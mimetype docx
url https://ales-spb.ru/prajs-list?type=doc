--- v2 (2026-03-04)
+++ v3 (2026-06-06)
@@ -5633,51 +5633,51 @@
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">135</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2 / 2.5 / 3 / 4 / 5 / 5.1</w:t>
+              <w:t xml:space="preserve">2 / 2.5 / 3 / 3.5 / 4 / 5 / 5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>